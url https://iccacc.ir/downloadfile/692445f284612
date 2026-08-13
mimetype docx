--- v0 (2026-05-07)
+++ v1 (2026-08-13)
@@ -1,119 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="354669E4" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">عنوان مقاله : (فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="OLE_LINK9"/>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK9"/>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">اندازه 16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -128,234 +129,214 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> پررنگ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRPr="00756609" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="69592F22" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRPr="00756609" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136507">
         <w:rPr>
           <w:rFonts w:cs="Nazanin" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">----- </w:t>
       </w:r>
       <w:r w:rsidRPr="00136507">
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">One line space </w:t>
       </w:r>
       <w:r w:rsidRPr="00136507">
         <w:rPr>
           <w:rFonts w:cs="Nazanin" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="1D722D5B" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="OLE_LINK3"/>
-      <w:bookmarkStart w:id="4" w:name="OLE_LINK4"/>
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK3"/>
+      <w:bookmarkStart w:id="3" w:name="OLE_LINK4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نام و نام خانوادگي </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="OLE_LINK5"/>
-      <w:bookmarkStart w:id="6" w:name="OLE_LINK6"/>
+      <w:bookmarkStart w:id="4" w:name="OLE_LINK5"/>
+      <w:bookmarkStart w:id="5" w:name="OLE_LINK6"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نويسنده اول </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">B </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>B Nazanin</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="4042B527" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="OLE_LINK7"/>
-      <w:bookmarkStart w:id="8" w:name="OLE_LINK8"/>
+      <w:bookmarkStart w:id="6" w:name="OLE_LINK7"/>
+      <w:bookmarkStart w:id="7" w:name="OLE_LINK8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>وابستگی سازمانی نویسنده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         </w:rPr>
-        <w:t xml:space="preserve"> B </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> B Nazanin</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>- اندازه 11)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="5A2C82BE" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مثال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
@@ -397,316 +378,276 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">آدرس پست الكترونيك نويسنده ( </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>10 pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pt</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> (Times New Roman</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="OLE_LINK1"/>
-      <w:bookmarkStart w:id="10" w:name="OLE_LINK2"/>
+      <w:bookmarkStart w:id="8" w:name="OLE_LINK1"/>
+      <w:bookmarkStart w:id="9" w:name="OLE_LINK2"/>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRPr="00756609" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="78A08A3D" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRPr="00756609" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136507">
         <w:rPr>
           <w:rFonts w:cs="Nazanin" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">----- </w:t>
       </w:r>
       <w:r w:rsidRPr="00136507">
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">One line space </w:t>
       </w:r>
       <w:r w:rsidRPr="00136507">
         <w:rPr>
           <w:rFonts w:cs="Nazanin" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="41E4307C" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نام و نام خانوادگي نويسنده دوم </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">B </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>B Nazanin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - اندازه 12 - پررنگ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A24D54B" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وابستگی سازمانی نویسنده </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">(فونت </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B Nazanin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>- اندازه 11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22178CB1" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...72 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">آدرس پست الكترونيك نويسنده ( </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>10 pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pt</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (Times New Roman</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRPr="00756609" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="7C7D3219" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRPr="00756609" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136507">
         <w:rPr>
           <w:rFonts w:cs="Nazanin" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">----- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
@@ -717,419 +658,375 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00136507">
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> line space </w:t>
       </w:r>
       <w:r w:rsidRPr="00136507">
         <w:rPr>
           <w:rFonts w:cs="Nazanin" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="69F7D414" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="638FEBCA" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="23558D22" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-2"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>چکیده (فونت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">B </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">B Nazanin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>- اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="241428A5" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>در متن چكيده بايد مستقیما به مسئلة مورد مطالعه، اهداف، روش پژوهش، يافته‌‌ها و نتایج اشاره شود (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مقالات غیر پژوهشی از اين چارچوب مستثني هستند).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> متن چكيده با فونت (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- اندازه 12) و با يک خط فاصله نوشته شود. طول چكيده در مقاله نباید كمتر از 150 كلمه و بيشتر از 800 كلمه باشد. چكيده بايد كامل و فقط در يك پاراگراف آورده شود. از اشاره به مراجع و کلیات تحقیق در چكيده خودداري گردد. نکته مهم این است که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>صفحه اول مقاله فقط باید حاوی عنوان مقاله، نام نویسندگان و وابستگي سازماني( اداري يا دانشگاهي) و ای میل آنها، چکیده و واژگان کلیدی باشد و متن اصلی مقاله باید از صفحه دوم آغاز شود.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="34680CDF" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="16C29311" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">واژگان كليدي: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بین 5-3 واژه که با کاما (،) از هم جدا شده و در يك خط باشند (فونت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">B </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">B Nazanin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - اندازه 12)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="4190B4AA" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="676FAE27" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">مقدمه (فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="OLE_LINK21"/>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="10" w:name="OLE_LINK21"/>
+      <w:bookmarkStart w:id="11" w:name="OLE_LINK22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>- اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="42790A8D" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3592"/>
           <w:tab w:val="left" w:pos="4442"/>
           <w:tab w:val="left" w:pos="4584"/>
           <w:tab w:val="left" w:pos="5293"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
@@ -1209,121 +1106,117 @@
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>MS-Word - 2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">) ارسال گردد. متن اصلي مقاله به صورت تك ستوني </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="OLE_LINK23"/>
-      <w:bookmarkStart w:id="14" w:name="OLE_LINK24"/>
+      <w:bookmarkStart w:id="12" w:name="OLE_LINK23"/>
+      <w:bookmarkStart w:id="13" w:name="OLE_LINK24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">با فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">- اندازة 12 - تك فاصله تهيه شود. عنوان بخش‌های اصلی با فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اندازه 12- پررنگ و عنوان زيربخش‌ها با اندازه 11- پررنگ تايپ شود. تنظيمات صفحه باید از بالای صفحه 5 سانتیمتر و از پايين، چپ و راست صفحه 5/2 سانتيمتر باشد. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -1366,51 +1259,51 @@
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مقالات غیر پژوهشی  مانند مقالات علمي مروري  و ترويجي از اين چارچوب مستثني هستند و بر اساس نظر نويسنده تنظيم مي شوند).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="38968AC8" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3592"/>
           <w:tab w:val="left" w:pos="4442"/>
           <w:tab w:val="left" w:pos="4584"/>
           <w:tab w:val="left" w:pos="5293"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="yiv1412831824msid4322yiv1412831824msid7631yiv1412831824msid2567yiv1412831824msid9054yiv1412831824msid2864"/>
           <w:rFonts w:cs="B Mitra"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -1446,160 +1339,160 @@
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="yiv1412831824msid4322yiv1412831824msid7631yiv1412831824msid2567yiv1412831824msid9054yiv1412831824msid2864"/>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>از شماره گذاری رفرنس ها در داخل متن جدا خودداری شود.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="yiv1412831824msid4322yiv1412831824msid7631yiv1412831824msid2567yiv1412831824msid9054yiv1412831824msid2864"/>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="0256E00B" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="8"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="59DDC11D" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="8"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">روش تحقيق </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B Nazanin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="2B465B71" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">در این بخش، به روش تحقیق، جامعه آماري، نمونه و روش نمونه گيري، ابزارهاي پژوهش (چگونگي بررسي روايي و پايايي ابزارها) و روشهاي تجزيه و تحليل داده ها پرداخته مي‌شود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مقالات غیر پژوهشی از اين چارچوب مستثني هستند).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="452EC9BA" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="2EFDCFF2" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="8"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>يافته ها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1614,186 +1507,186 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B Nazanin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="5A1F358E" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">در اين بخش، يافته هاي پژوهش گزارش مي شود. يافته ها باید همراه با جدول، نمودار، شکل و ارائه آمار و ارقام به فارسي و نیز شامل توصيف و تحليل داده‌ها باشد. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="yiv1412831824msid4322yiv1412831824msid7631yiv1412831824msid2567yiv1412831824msid9054yiv1412831824msid2864"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اگر تحقیق مقاله شما علمی مروری یا ترویجی است، نگارش این بخش الزامی نیست.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="7A565CBA" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="5E304B19" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="8"/>
         <w:ind w:left="6"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="OLE_LINK31"/>
-      <w:bookmarkStart w:id="16" w:name="OLE_LINK32"/>
+      <w:bookmarkStart w:id="14" w:name="OLE_LINK31"/>
+      <w:bookmarkStart w:id="15" w:name="OLE_LINK32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بحث و نتيجه‌گيري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B Nazanin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkEnd w:id="16"/>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="7DBDDDE9" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>در بخش نتيجه گيري، نكات مهم انجام شده در كار، به صورت خلاصه توضيح داده شوند. در پاراگراف اول این بخش (قسمت بحث)، پژوهشگر يافته هاي خود را با يافته هاي ديگر پژوهشگران مورد مقايسه قرار داده و مشخص مي نمايد که  تا چه حد يافته هاي او در راستاي يافته هاي ديگران و يا با آنها مغاير است. در پاراگراف دوم این بخش باید پيشنهادات ارائه شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="77F7400F" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="63616892" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="8"/>
         <w:ind w:left="6"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>منابع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1805,164 +1698,156 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B Nazanin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="2AF5A340" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">منابع در انتهاي مقاله مي‌آيند (ابتدا منابع فارسي و سپس منابع انگليسي). هر منبع بايستي حداقل يك‌بار در متن مقاله مورد استفاده قرار گيرد و يا به آن اشاره گردد. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>از بکار بردن منابع اضافی که در داخل متن به آن اشاره نشده، جدا خودداری گردد.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> مشخصات هر منبع به صورت كامل و در قالب استاندارد (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>APA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">) ذكر شود. منابع فارسي را با فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">B </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>B Nazanin</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> اندازه 11 و منابع انگليسي را با فونت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New Roman </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> نازك با اندازه 10 تايپ نماييد. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="2C848B8B" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="73EA1D4C" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نحوه آدرس دهی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -1972,242 +1857,242 @@
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">منابع داخل متن: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1671"/>
         <w:gridCol w:w="3009"/>
         <w:gridCol w:w="3931"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="560FC2D0" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="7772E996" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مقاله منبع</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="0E781ECC" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>فارسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="314242F7" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>انگلیسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="023601C3" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="35B19189" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>یک نویسنده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="782904CA" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مهدوي</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">، 1397) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="58A9B949" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Robbins</w:t>
             </w:r>
@@ -2216,127 +2101,127 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>, 201</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="393530EA" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="6CEE39F4" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>دو نویسنده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="0A32349E" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(مهدوي و احمدی، 1393)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="431935E3" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Robbins</w:t>
             </w:r>
@@ -2345,127 +2230,127 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Kumar, 201</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="2AB0F318" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="48A2469E" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>بیشتر از دو نویسنده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="147BEB6D" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">(مهدوي و همکاران، 1393) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="710367C5" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Robbins</w:t>
             </w:r>
@@ -2475,219 +2360,219 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> et al, 201</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="616AA361" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="530A9AE7" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نحوه نگارش منابع انتهای مقاله: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="58E56184" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="95"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="OLE_LINK127"/>
-      <w:bookmarkStart w:id="18" w:name="OLE_LINK128"/>
+      <w:bookmarkStart w:id="16" w:name="OLE_LINK127"/>
+      <w:bookmarkStart w:id="17" w:name="OLE_LINK128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فقیهی، ابوالحسن و موسوی کاشی، زهره، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>مدل سنجش بهره وری (اثربخشی و کارایی) در بخش خدمات دولتی ایران</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>، مجله مدیریت دولتی، دوره دوم، شماره چهارم ، بهار و تابستان 1389، 126-107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="72DAD75F" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">مهدوي، عبدالمحمد، 1389، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نظام آموزش كاركنان در عصر اطلاعات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، چاپ اول، تهران، انتشارات نظري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="50855038" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:pStyle w:val="95"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">نجمی نیا، رضا، صالحی، محمدرضا، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بررسی تاثیر سرمایه فکری در ایجاد مزیت رقابتی شرکتهای بیمه استان اصفهان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، چهارمین کنفرانس بین المللی بازاریابی خدمات بانکی در مرکز همایش های بین المللی صدا و سیما، مهر 1391 .</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkEnd w:id="18"/>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="25636629" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">Camisón, César. And Villar-López, Ana. (2011). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -2696,175 +2581,175 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Non-technical innovation: Organizational memory and learning capabilities as antecedent factors with effects on sustained competitive advantage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>. Industrial Marketing Management. 40 (2011). 1294–1304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="7153095C" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hazen, Benjamin and Terry Anthony. (2012). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toward creating competitive advantage with logistics information technology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. International Journal of Physical Distribution &amp; Logistics Management. Vol. 42. No. 1. 8-35.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="199AFFCB" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="6A53BB7A" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1775"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="294C2205" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-2"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">توجه:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تعداد مطلوب صفحات مقاله می تواند از 5 صفحه تا حداکثر 20 صفحه باشد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="68C1E677" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="71B35C76" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1775"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
@@ -2909,2500 +2794,2505 @@
         <w:t>هاي مورد نياز براي تدوين مقالات فارسي</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="6157" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3089"/>
         <w:gridCol w:w="1541"/>
         <w:gridCol w:w="691"/>
         <w:gridCol w:w="836"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="580C88AB" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="08EF1707" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عنوان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="57531A45" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>قلم (فونت)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="2A23A1C8" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>اندازه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="340251E5" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نوع قلم</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="043700BF" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="73E3F716" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عنوان مقاله</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="0B8B0793" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="6FAE3A30" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="09FB2E97" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>پررنگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="178B94AD" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="4D24411B" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نام و نام خانوادگي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="02E2789C" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="4539BD4E" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="532041DD" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>پررنگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="7472F230" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="60D37F12" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مشخصات نويسندگان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="2CBEC7A8" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="2DFE4403" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="0E83E19D" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="74CF7904" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="78C21771" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نشانی پست الکترونيکي نويسندگان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="490A3B91" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="289C0AB6" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="0553A437" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="5FB30BDA" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="566280A5" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عنوان بخش</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="1BEE0CE4" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="16713D3B" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="1146AEF8" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>پررنگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="13283397" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="72DA8707" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عنوان زير بخش</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="447B19C5" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="419868B8" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="0EF61FA2" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>پررنگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="65D631BF" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="084FE201" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>متن چکيده و واژگان کليدي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="7B9DF20A" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="755B53E1" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="4BADCE75" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="36B7BEB5" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="653F6505" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>متن اصلي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="4C135B97" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="1DAD837A" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="2499AE12" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="5B955663" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="421BFB3F" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>زير نويس فارسي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="46828364" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="17F77590" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="0B65CDD0" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="7B480E51" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="0B200C27" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>زير نويس لاتين</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="677EF521" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="0C8EDF57" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="601AB2BE" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="40488F02" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="165A3DD4" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عنوان جدول ها، شکل ها و نمودارها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="1F029FFF" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="42C0B308" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="75A118FD" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>پررنگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="2680B0B6" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="3AA30530" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>متن فارسي درون جدول ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="1B0AC487" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="07222A77" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="44C3CC48" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="1C61A72B" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="320805B1" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>متن لاتين درون جدول ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="78CF2D64" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="3F0D4A37" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="7BE5079A" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="766FD8E9" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="6956D8C9" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>منابع و مراجع فارسي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="43C791C1" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="5A2F60D2" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="66A22B9B" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE334F" w:rsidTr="00A83861">
+      <w:tr w:rsidR="00BE334F" w14:paraId="04151071" w14:textId="77777777" w:rsidTr="00A83861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="3BE1494C" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>منابع و مراجع لاتين</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="4CC5BCC1" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="58E71147" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
+          <w:p w14:paraId="338EB07A" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00A83861">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="3724638B" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="0A0B9095" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
+    <w:p w14:paraId="78B669BC" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE334F" w:rsidRPr="00DB49D5" w:rsidRDefault="00BE334F" w:rsidP="00BE334F"/>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00500C8A" w:rsidRDefault="009B0207" w:rsidP="00500C8A"/>
+    <w:p w14:paraId="090347B0" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRPr="00DB49D5" w:rsidRDefault="00BE334F" w:rsidP="00BE334F"/>
+    <w:p w14:paraId="5DE1DE1D" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00500C8A" w:rsidRDefault="009B0207" w:rsidP="00500C8A"/>
     <w:sectPr w:rsidR="009B0207" w:rsidRPr="00500C8A" w:rsidSect="00703E0F">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2977" w:right="1296" w:bottom="1411" w:left="1296" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00167635" w:rsidRDefault="00167635" w:rsidP="00731A43">
+    <w:p w14:paraId="48F35841" w14:textId="77777777" w:rsidR="00901B55" w:rsidRDefault="00901B55" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00167635" w:rsidRDefault="00167635" w:rsidP="00731A43">
+    <w:p w14:paraId="632CCDAA" w14:textId="77777777" w:rsidR="00901B55" w:rsidRDefault="00901B55" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{2EE348FD-26BB-4EAE-A871-D15C8780A13F}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{80894869-DD24-47E4-BF78-805ABD503960}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C1816D98-0B62-4A99-8EA1-1814CFE0DA5E}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{FE5F8D1D-F5B1-44C4-9FB1-2620EA710CDC}"/>
   </w:font>
   <w:font w:name="Traffic">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5421,145 +5311,194 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arya 1 BOLD">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedBold r:id="rId3" w:subsetted="1" w:fontKey="{C66AF817-E06E-4D32-9DCB-1C4B5B68B550}"/>
+    <w:embedBold r:id="rId3" w:subsetted="1" w:fontKey="{76942872-AF0E-43B5-B797-A24D9C6CD08A}"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedBold r:id="rId4" w:subsetted="1" w:fontKey="{AD538669-953F-46F7-A18B-B5D85F66775A}"/>
+    <w:embedBold r:id="rId4" w:subsetted="1" w:fontKey="{1CEC19BF-AC54-4CCF-922D-69725470FB16}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="675C41EC" w14:textId="77777777" w:rsidR="000A4488" w:rsidRDefault="000A4488">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="675C5024" w14:textId="77777777" w:rsidR="000A4488" w:rsidRDefault="000A4488">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="247DD7BE" w14:textId="77777777" w:rsidR="000A4488" w:rsidRDefault="000A4488">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00167635" w:rsidRDefault="00167635" w:rsidP="00731A43">
+    <w:p w14:paraId="35639D1D" w14:textId="77777777" w:rsidR="00901B55" w:rsidRDefault="00901B55" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00167635" w:rsidRDefault="00167635" w:rsidP="00731A43">
+    <w:p w14:paraId="138FE9F6" w14:textId="77777777" w:rsidR="00901B55" w:rsidRDefault="00901B55" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009F1C8D" w:rsidRPr="00F26095" w:rsidRDefault="001F50D4" w:rsidP="00F26095">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4E09FDFC" w14:textId="77777777" w:rsidR="000A4488" w:rsidRDefault="000A4488">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="665740CE" w14:textId="78C3F0A1" w:rsidR="009F1C8D" w:rsidRPr="00F26095" w:rsidRDefault="000A4488" w:rsidP="00F26095">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1276"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F44E55">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
+      <w:pict w14:anchorId="09402231">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-64.7pt;margin-top:-148.2pt;width:593.15pt;height:114.9pt;z-index:1;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
-[...1 lines deleted...]
-          <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+        <v:shape id="Picture 1" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:594.6pt;height:116.7pt;visibility:visible;mso-wrap-style:square">
+          <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="25F98EC0" w14:textId="77777777" w:rsidR="000A4488" w:rsidRDefault="000A4488">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15C67E92"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="400C808E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
@@ -5883,274 +5822,277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1779182731">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1776360016">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="539629978">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="64"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="60"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B0207"/>
     <w:rsid w:val="00006175"/>
     <w:rsid w:val="00013A98"/>
     <w:rsid w:val="0002501D"/>
     <w:rsid w:val="00025644"/>
     <w:rsid w:val="000370EE"/>
     <w:rsid w:val="000409A3"/>
     <w:rsid w:val="0005462F"/>
     <w:rsid w:val="000622CD"/>
     <w:rsid w:val="00064B44"/>
     <w:rsid w:val="00074025"/>
     <w:rsid w:val="00083B82"/>
+    <w:rsid w:val="000A4488"/>
     <w:rsid w:val="000E184F"/>
     <w:rsid w:val="000E2D87"/>
     <w:rsid w:val="00113EB9"/>
     <w:rsid w:val="0012355B"/>
     <w:rsid w:val="00127747"/>
     <w:rsid w:val="0014213D"/>
     <w:rsid w:val="00143324"/>
     <w:rsid w:val="001540F6"/>
     <w:rsid w:val="001565B3"/>
     <w:rsid w:val="00162D2F"/>
     <w:rsid w:val="00167635"/>
     <w:rsid w:val="001758C8"/>
     <w:rsid w:val="00182DB4"/>
     <w:rsid w:val="00196DBD"/>
     <w:rsid w:val="001A37BC"/>
     <w:rsid w:val="001B5EA9"/>
     <w:rsid w:val="001B6019"/>
     <w:rsid w:val="001D5F5D"/>
     <w:rsid w:val="001E544B"/>
     <w:rsid w:val="001F0639"/>
     <w:rsid w:val="001F50D4"/>
     <w:rsid w:val="00200427"/>
     <w:rsid w:val="0020636C"/>
     <w:rsid w:val="00214DCC"/>
     <w:rsid w:val="00214F69"/>
     <w:rsid w:val="002154E7"/>
     <w:rsid w:val="002161B7"/>
     <w:rsid w:val="00233504"/>
     <w:rsid w:val="00237277"/>
     <w:rsid w:val="0024292C"/>
     <w:rsid w:val="00247984"/>
     <w:rsid w:val="00257E22"/>
     <w:rsid w:val="00272F03"/>
     <w:rsid w:val="00276D09"/>
     <w:rsid w:val="00297205"/>
     <w:rsid w:val="002A5E3E"/>
     <w:rsid w:val="002C221A"/>
     <w:rsid w:val="002E310E"/>
     <w:rsid w:val="0030178A"/>
     <w:rsid w:val="00302475"/>
     <w:rsid w:val="00310689"/>
     <w:rsid w:val="00321169"/>
     <w:rsid w:val="0032161B"/>
     <w:rsid w:val="003348C0"/>
     <w:rsid w:val="003452C0"/>
     <w:rsid w:val="00347A24"/>
     <w:rsid w:val="003626AA"/>
     <w:rsid w:val="003640B7"/>
     <w:rsid w:val="00364C72"/>
+    <w:rsid w:val="0036697E"/>
     <w:rsid w:val="00373378"/>
     <w:rsid w:val="00373BB3"/>
     <w:rsid w:val="00390FA2"/>
     <w:rsid w:val="003965BC"/>
     <w:rsid w:val="003B49B5"/>
     <w:rsid w:val="003C04C9"/>
     <w:rsid w:val="003D17E7"/>
     <w:rsid w:val="003D2333"/>
     <w:rsid w:val="003E683F"/>
     <w:rsid w:val="00437EFA"/>
     <w:rsid w:val="00441737"/>
     <w:rsid w:val="004503DE"/>
     <w:rsid w:val="004726AB"/>
     <w:rsid w:val="0048428D"/>
     <w:rsid w:val="00490B67"/>
     <w:rsid w:val="00493AAD"/>
     <w:rsid w:val="004A0091"/>
     <w:rsid w:val="004A6D1B"/>
     <w:rsid w:val="004B6873"/>
     <w:rsid w:val="004D28DB"/>
     <w:rsid w:val="004D50A3"/>
     <w:rsid w:val="00500C8A"/>
     <w:rsid w:val="0050147A"/>
     <w:rsid w:val="00502275"/>
     <w:rsid w:val="00511EC5"/>
     <w:rsid w:val="0052792E"/>
     <w:rsid w:val="005405A5"/>
     <w:rsid w:val="00552938"/>
     <w:rsid w:val="0056451B"/>
     <w:rsid w:val="005A3356"/>
     <w:rsid w:val="005B2A00"/>
     <w:rsid w:val="005B77F2"/>
     <w:rsid w:val="005C4ABB"/>
     <w:rsid w:val="005D5F8C"/>
     <w:rsid w:val="005D7BBC"/>
     <w:rsid w:val="005F2A4D"/>
     <w:rsid w:val="005F761D"/>
     <w:rsid w:val="00612DBC"/>
     <w:rsid w:val="0063434F"/>
     <w:rsid w:val="0064380E"/>
     <w:rsid w:val="006457E0"/>
     <w:rsid w:val="0065347B"/>
     <w:rsid w:val="006551FE"/>
     <w:rsid w:val="00667923"/>
     <w:rsid w:val="00674250"/>
     <w:rsid w:val="00676D7E"/>
     <w:rsid w:val="006B6304"/>
     <w:rsid w:val="006E194F"/>
     <w:rsid w:val="006E1CA2"/>
+    <w:rsid w:val="006F4D90"/>
     <w:rsid w:val="006F5F2F"/>
     <w:rsid w:val="006F7222"/>
     <w:rsid w:val="00703E0F"/>
     <w:rsid w:val="0071130C"/>
     <w:rsid w:val="00713C9C"/>
     <w:rsid w:val="007204FC"/>
     <w:rsid w:val="00725C98"/>
     <w:rsid w:val="00731A43"/>
     <w:rsid w:val="0076499C"/>
     <w:rsid w:val="00770724"/>
     <w:rsid w:val="007832A7"/>
     <w:rsid w:val="00786AB0"/>
     <w:rsid w:val="00790292"/>
     <w:rsid w:val="00795676"/>
     <w:rsid w:val="007A1161"/>
     <w:rsid w:val="007B71CD"/>
     <w:rsid w:val="007C1F4F"/>
     <w:rsid w:val="007C4646"/>
     <w:rsid w:val="007C5272"/>
     <w:rsid w:val="007C7ECB"/>
     <w:rsid w:val="007D7ED4"/>
     <w:rsid w:val="007E0D0F"/>
     <w:rsid w:val="007F2B1D"/>
     <w:rsid w:val="007F5739"/>
     <w:rsid w:val="0082667A"/>
     <w:rsid w:val="00842058"/>
     <w:rsid w:val="00873FB4"/>
     <w:rsid w:val="00890EDE"/>
     <w:rsid w:val="008915CB"/>
     <w:rsid w:val="008A368F"/>
     <w:rsid w:val="008B4A73"/>
     <w:rsid w:val="008D2154"/>
+    <w:rsid w:val="00901B55"/>
     <w:rsid w:val="009156AF"/>
     <w:rsid w:val="00922B35"/>
     <w:rsid w:val="00936716"/>
     <w:rsid w:val="00937E9F"/>
     <w:rsid w:val="0094207D"/>
     <w:rsid w:val="0095675D"/>
     <w:rsid w:val="009A1FDA"/>
     <w:rsid w:val="009B0207"/>
     <w:rsid w:val="009C71EB"/>
     <w:rsid w:val="009D23E0"/>
     <w:rsid w:val="009F1C8D"/>
     <w:rsid w:val="00A047CA"/>
     <w:rsid w:val="00A1164D"/>
     <w:rsid w:val="00A31F4C"/>
     <w:rsid w:val="00A331B3"/>
     <w:rsid w:val="00A339D6"/>
     <w:rsid w:val="00A366ED"/>
     <w:rsid w:val="00A42275"/>
     <w:rsid w:val="00A451C1"/>
     <w:rsid w:val="00A520EC"/>
     <w:rsid w:val="00A53BE9"/>
     <w:rsid w:val="00A636BA"/>
     <w:rsid w:val="00AB6393"/>
     <w:rsid w:val="00AD0959"/>
     <w:rsid w:val="00AE11FB"/>
@@ -6232,74 +6174,75 @@
     <w:rsid w:val="00EF2E05"/>
     <w:rsid w:val="00F26095"/>
     <w:rsid w:val="00F524DE"/>
     <w:rsid w:val="00F85A4B"/>
     <w:rsid w:val="00F9344B"/>
     <w:rsid w:val="00FB3DD7"/>
     <w:rsid w:val="00FB4726"/>
     <w:rsid w:val="00FE518D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0DB56DF3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0A04865-6174-4C28-A560-4CD023AD0877}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6627,50 +6570,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009B0207"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009B0207"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="1"/>
@@ -6922,64 +6870,64 @@
       <w:b/>
       <w:bCs/>
       <w:noProof/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="00C114A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Mitra"/>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7218,51 +7166,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53AAB746-1920-41EC-A447-BE3B3CE6EA86}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>841</Words>
   <Characters>4797</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>