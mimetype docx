--- v1 (2026-08-13)
+++ v2 (2026-10-19)
@@ -1,46 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="354669E4" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -5190,109 +5185,104 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A0B9095" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78B669BC" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRDefault="00BE334F" w:rsidP="00BE334F">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="090347B0" w14:textId="77777777" w:rsidR="00BE334F" w:rsidRPr="00DB49D5" w:rsidRDefault="00BE334F" w:rsidP="00BE334F"/>
     <w:p w14:paraId="5DE1DE1D" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00500C8A" w:rsidRDefault="009B0207" w:rsidP="00500C8A"/>
     <w:sectPr w:rsidR="009B0207" w:rsidRPr="00500C8A" w:rsidSect="00703E0F">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2977" w:right="1296" w:bottom="1411" w:left="1296" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48F35841" w14:textId="77777777" w:rsidR="00901B55" w:rsidRDefault="00901B55" w:rsidP="00731A43">
+    <w:p w14:paraId="7F9C82E1" w14:textId="77777777" w:rsidR="00947D3C" w:rsidRDefault="00947D3C" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="632CCDAA" w14:textId="77777777" w:rsidR="00901B55" w:rsidRDefault="00901B55" w:rsidP="00731A43">
+    <w:p w14:paraId="2782AD0A" w14:textId="77777777" w:rsidR="00947D3C" w:rsidRDefault="00947D3C" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{C1816D98-0B62-4A99-8EA1-1814CFE0DA5E}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{FE5F8D1D-F5B1-44C4-9FB1-2620EA710CDC}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A303AADE-25F0-453C-A854-617AFC54AA65}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{B5AE82FB-DCCB-4BAF-B750-361C9299CF39}"/>
   </w:font>
   <w:font w:name="Traffic">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5311,188 +5301,138 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arya 1 BOLD">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
     <w:altName w:val="Arial"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedBold r:id="rId3" w:subsetted="1" w:fontKey="{76942872-AF0E-43B5-B797-A24D9C6CD08A}"/>
+    <w:embedBold r:id="rId3" w:subsetted="1" w:fontKey="{88DCFBC3-C216-4A8D-ACD3-9F9F74FBBBA0}"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedBold r:id="rId4" w:subsetted="1" w:fontKey="{1CEC19BF-AC54-4CCF-922D-69725470FB16}"/>
+    <w:embedBold r:id="rId4" w:subsetted="1" w:fontKey="{DA2C3986-439F-410A-85E5-A84FD7F4F83E}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35639D1D" w14:textId="77777777" w:rsidR="00901B55" w:rsidRDefault="00901B55" w:rsidP="00731A43">
+    <w:p w14:paraId="4CFB528B" w14:textId="77777777" w:rsidR="00947D3C" w:rsidRDefault="00947D3C" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="138FE9F6" w14:textId="77777777" w:rsidR="00901B55" w:rsidRDefault="00901B55" w:rsidP="00731A43">
+    <w:p w14:paraId="22AAFA09" w14:textId="77777777" w:rsidR="00947D3C" w:rsidRDefault="00947D3C" w:rsidP="00731A43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4E09FDFC" w14:textId="77777777" w:rsidR="000A4488" w:rsidRDefault="000A4488">
-[...9 lines deleted...]
-  <w:p w14:paraId="665740CE" w14:textId="78C3F0A1" w:rsidR="009F1C8D" w:rsidRPr="00F26095" w:rsidRDefault="000A4488" w:rsidP="00F26095">
+  <w:p w14:paraId="665740CE" w14:textId="1186E2E9" w:rsidR="009F1C8D" w:rsidRPr="00F26095" w:rsidRDefault="0003133B" w:rsidP="00F26095">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-1276"/>
     </w:pPr>
-    <w:r w:rsidRPr="00F44E55">
+    <w:r w:rsidRPr="0060100D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="09402231">
+      <w:pict w14:anchorId="20E66815">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="Picture 1" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:594.6pt;height:116.7pt;visibility:visible;mso-wrap-style:square">
+        <v:shape id="Picture 2" o:spid="_x0000_i1027" type="#_x0000_t75" style="width:594pt;height:117.75pt;visibility:visible;mso-wrap-style:square">
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15C67E92"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="400C808E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
@@ -5863,171 +5803,174 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1776360016">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="539629978">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B0207"/>
     <w:rsid w:val="00006175"/>
     <w:rsid w:val="00013A98"/>
     <w:rsid w:val="0002501D"/>
     <w:rsid w:val="00025644"/>
+    <w:rsid w:val="0003133B"/>
     <w:rsid w:val="000370EE"/>
     <w:rsid w:val="000409A3"/>
     <w:rsid w:val="0005462F"/>
     <w:rsid w:val="000622CD"/>
     <w:rsid w:val="00064B44"/>
     <w:rsid w:val="00074025"/>
     <w:rsid w:val="00083B82"/>
     <w:rsid w:val="000A4488"/>
     <w:rsid w:val="000E184F"/>
     <w:rsid w:val="000E2D87"/>
     <w:rsid w:val="00113EB9"/>
     <w:rsid w:val="0012355B"/>
     <w:rsid w:val="00127747"/>
     <w:rsid w:val="0014213D"/>
     <w:rsid w:val="00143324"/>
     <w:rsid w:val="001540F6"/>
     <w:rsid w:val="001565B3"/>
     <w:rsid w:val="00162D2F"/>
     <w:rsid w:val="00167635"/>
     <w:rsid w:val="001758C8"/>
     <w:rsid w:val="00182DB4"/>
     <w:rsid w:val="00196DBD"/>
     <w:rsid w:val="001A37BC"/>
     <w:rsid w:val="001B5EA9"/>
     <w:rsid w:val="001B6019"/>
     <w:rsid w:val="001D5F5D"/>
     <w:rsid w:val="001E544B"/>
     <w:rsid w:val="001F0639"/>
     <w:rsid w:val="001F50D4"/>
     <w:rsid w:val="00200427"/>
     <w:rsid w:val="0020636C"/>
     <w:rsid w:val="00214DCC"/>
     <w:rsid w:val="00214F69"/>
     <w:rsid w:val="002154E7"/>
     <w:rsid w:val="002161B7"/>
     <w:rsid w:val="00233504"/>
     <w:rsid w:val="00237277"/>
     <w:rsid w:val="0024292C"/>
     <w:rsid w:val="00247984"/>
     <w:rsid w:val="00257E22"/>
     <w:rsid w:val="00272F03"/>
     <w:rsid w:val="00276D09"/>
     <w:rsid w:val="00297205"/>
     <w:rsid w:val="002A5E3E"/>
     <w:rsid w:val="002C221A"/>
     <w:rsid w:val="002E310E"/>
     <w:rsid w:val="0030178A"/>
+    <w:rsid w:val="00301DA3"/>
     <w:rsid w:val="00302475"/>
     <w:rsid w:val="00310689"/>
     <w:rsid w:val="00321169"/>
     <w:rsid w:val="0032161B"/>
     <w:rsid w:val="003348C0"/>
     <w:rsid w:val="003452C0"/>
     <w:rsid w:val="00347A24"/>
     <w:rsid w:val="003626AA"/>
     <w:rsid w:val="003640B7"/>
     <w:rsid w:val="00364C72"/>
     <w:rsid w:val="0036697E"/>
     <w:rsid w:val="00373378"/>
     <w:rsid w:val="00373BB3"/>
     <w:rsid w:val="00390FA2"/>
     <w:rsid w:val="003965BC"/>
     <w:rsid w:val="003B49B5"/>
     <w:rsid w:val="003C04C9"/>
     <w:rsid w:val="003D17E7"/>
     <w:rsid w:val="003D2333"/>
     <w:rsid w:val="003E683F"/>
     <w:rsid w:val="00437EFA"/>
     <w:rsid w:val="00441737"/>
     <w:rsid w:val="004503DE"/>
     <w:rsid w:val="004726AB"/>
     <w:rsid w:val="0048428D"/>
     <w:rsid w:val="00490B67"/>
     <w:rsid w:val="00493AAD"/>
     <w:rsid w:val="004A0091"/>
     <w:rsid w:val="004A6D1B"/>
+    <w:rsid w:val="004B58BE"/>
     <w:rsid w:val="004B6873"/>
     <w:rsid w:val="004D28DB"/>
     <w:rsid w:val="004D50A3"/>
     <w:rsid w:val="00500C8A"/>
     <w:rsid w:val="0050147A"/>
     <w:rsid w:val="00502275"/>
     <w:rsid w:val="00511EC5"/>
     <w:rsid w:val="0052792E"/>
     <w:rsid w:val="005405A5"/>
     <w:rsid w:val="00552938"/>
     <w:rsid w:val="0056451B"/>
     <w:rsid w:val="005A3356"/>
     <w:rsid w:val="005B2A00"/>
     <w:rsid w:val="005B77F2"/>
     <w:rsid w:val="005C4ABB"/>
     <w:rsid w:val="005D5F8C"/>
     <w:rsid w:val="005D7BBC"/>
     <w:rsid w:val="005F2A4D"/>
     <w:rsid w:val="005F761D"/>
     <w:rsid w:val="00612DBC"/>
     <w:rsid w:val="0063434F"/>
     <w:rsid w:val="0064380E"/>
     <w:rsid w:val="006457E0"/>
     <w:rsid w:val="0065347B"/>
     <w:rsid w:val="006551FE"/>
@@ -6054,50 +5997,51 @@
     <w:rsid w:val="00795676"/>
     <w:rsid w:val="007A1161"/>
     <w:rsid w:val="007B71CD"/>
     <w:rsid w:val="007C1F4F"/>
     <w:rsid w:val="007C4646"/>
     <w:rsid w:val="007C5272"/>
     <w:rsid w:val="007C7ECB"/>
     <w:rsid w:val="007D7ED4"/>
     <w:rsid w:val="007E0D0F"/>
     <w:rsid w:val="007F2B1D"/>
     <w:rsid w:val="007F5739"/>
     <w:rsid w:val="0082667A"/>
     <w:rsid w:val="00842058"/>
     <w:rsid w:val="00873FB4"/>
     <w:rsid w:val="00890EDE"/>
     <w:rsid w:val="008915CB"/>
     <w:rsid w:val="008A368F"/>
     <w:rsid w:val="008B4A73"/>
     <w:rsid w:val="008D2154"/>
     <w:rsid w:val="00901B55"/>
     <w:rsid w:val="009156AF"/>
     <w:rsid w:val="00922B35"/>
     <w:rsid w:val="00936716"/>
     <w:rsid w:val="00937E9F"/>
     <w:rsid w:val="0094207D"/>
+    <w:rsid w:val="00947D3C"/>
     <w:rsid w:val="0095675D"/>
     <w:rsid w:val="009A1FDA"/>
     <w:rsid w:val="009B0207"/>
     <w:rsid w:val="009C71EB"/>
     <w:rsid w:val="009D23E0"/>
     <w:rsid w:val="009F1C8D"/>
     <w:rsid w:val="00A047CA"/>
     <w:rsid w:val="00A1164D"/>
     <w:rsid w:val="00A31F4C"/>
     <w:rsid w:val="00A331B3"/>
     <w:rsid w:val="00A339D6"/>
     <w:rsid w:val="00A366ED"/>
     <w:rsid w:val="00A42275"/>
     <w:rsid w:val="00A451C1"/>
     <w:rsid w:val="00A520EC"/>
     <w:rsid w:val="00A53BE9"/>
     <w:rsid w:val="00A636BA"/>
     <w:rsid w:val="00AB6393"/>
     <w:rsid w:val="00AD0959"/>
     <w:rsid w:val="00AE11FB"/>
     <w:rsid w:val="00AE6A50"/>
     <w:rsid w:val="00AF4B0B"/>
     <w:rsid w:val="00AF4D5B"/>
     <w:rsid w:val="00AF50C3"/>
     <w:rsid w:val="00AF6BBE"/>
@@ -6876,58 +6820,58 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="00C114A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Mitra"/>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>