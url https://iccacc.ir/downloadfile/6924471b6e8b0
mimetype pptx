--- v0 (2026-05-07)
+++ v1 (2026-08-13)
@@ -1,32 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -211,54 +211,54 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="84380"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="68" d="100"/>
-          <a:sy n="68" d="100"/>
+          <a:sx n="64" d="100"/>
+          <a:sy n="64" d="100"/>
         </p:scale>
-        <p:origin x="1446" y="24"/>
+        <p:origin x="1566" y="48"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -325,51 +325,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1588" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="1"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E333D6F-078B-4DFC-AAC9-B60B140C5898}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1132,51 +1132,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1342,51 +1342,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1600,51 +1600,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1772,51 +1772,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2109,51 +2109,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2386,51 +2386,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2767,51 +2767,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2887,51 +2887,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3060,51 +3060,51 @@
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
@@ -3416,51 +3416,51 @@
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="349134" y="6459786"/>
             <a:ext cx="1963883" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3600450" y="6459786"/>
             <a:ext cx="3486150" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
@@ -3800,51 +3800,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4124,51 +4124,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822961" y="6459786"/>
             <a:ext cx="1854203" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>04/06/1447</a:t>
+              <a:t>18/01/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764639" y="6459786"/>
             <a:ext cx="3617103" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4633,95 +4633,95 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -5128,87 +5128,82 @@
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2" descr="header-iccacc-1"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C61A62CD-25CC-50F5-FF50-2BF4C2098DDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="3175"/>
-            <a:ext cx="9139237" cy="1265585"/>
+            <a:off x="35496" y="0"/>
+            <a:ext cx="9092197" cy="1255360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -5290,87 +5285,82 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 2" descr="header-iccacc-1"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E3D665E-8FD9-9684-8BA7-4F1BD1ECEAA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="3175"/>
-            <a:ext cx="9139237" cy="1265585"/>
+            <a:off x="35496" y="0"/>
+            <a:ext cx="9092197" cy="1255360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -5824,87 +5814,82 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 2" descr="header-iccacc-1"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37866F48-8E8B-928C-3F95-62C9D0ABE775}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="3175"/>
-            <a:ext cx="9139237" cy="1265585"/>
+            <a:off x="35496" y="0"/>
+            <a:ext cx="9092197" cy="1255360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -6496,87 +6481,82 @@
               </a:buClr>
               <a:buSzPct val="68000"/>
               <a:buFont typeface="Wingdings 3"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="fa-IR" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="IranNastaliq" pitchFamily="18" charset="0"/>
                 <a:cs typeface="B Homa" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
               </a:rPr>
               <a:t>با فونت و اشکال زیبا</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 2" descr="header-iccacc-1"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4129832D-9012-0E8D-8411-B9C8E5970EF7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="3175"/>
-            <a:ext cx="9139237" cy="1265585"/>
+            <a:off x="35496" y="0"/>
+            <a:ext cx="9092197" cy="1255360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -6738,87 +6718,82 @@
               <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:cs typeface="B Yekan" pitchFamily="2" charset="-78"/>
               </a:rPr>
               <a:t>رشته/مقطع/دانشگاه</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 2" descr="header-iccacc-1"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F980B650-137B-B426-88F5-35968A4F6B8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="3175"/>
-            <a:ext cx="9139237" cy="1265585"/>
+            <a:off x="35496" y="0"/>
+            <a:ext cx="9092197" cy="1255360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -7020,87 +6995,82 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 2" descr="header-iccacc-1"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8277C045-C1CD-439C-8F1B-A78C191F93C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="3175"/>
-            <a:ext cx="9139237" cy="1265585"/>
+            <a:off x="35496" y="0"/>
+            <a:ext cx="9092197" cy="1255360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -8359,87 +8329,82 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR" dirty="0"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 2" descr="header-iccacc-1"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14D4A232-4F71-13E9-25AF-DE027EBB64BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="3175"/>
-            <a:ext cx="9139237" cy="1265585"/>
+            <a:off x="35496" y="0"/>
+            <a:ext cx="9092197" cy="1255360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -8945,87 +8910,82 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 2" descr="header-iccacc-1"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA50E56F-F10E-0E8F-78A5-47A2915084A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="3175"/>
-            <a:ext cx="9139237" cy="1265585"/>
+            <a:off x="35496" y="0"/>
+            <a:ext cx="9092197" cy="1255360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -9500,87 +9460,82 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 2" descr="header-iccacc-1"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48997764-11E1-3357-5F45-2313D0B0A2C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="3175"/>
-            <a:ext cx="9139237" cy="1265585"/>
+            <a:off x="35496" y="0"/>
+            <a:ext cx="9092197" cy="1255360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -10490,87 +10445,82 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 2" descr="header-iccacc-1"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D41608D5-9756-438B-AD7B-CF50E3838DC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="3175"/>
-            <a:ext cx="9139237" cy="1265585"/>
+            <a:off x="35496" y="0"/>
+            <a:ext cx="9092197" cy="1255360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -11409,87 +11359,82 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 2" descr="header-iccacc-1"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F210242A-2915-F62B-BDE0-51674170C871}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="3175"/>
-            <a:ext cx="9139237" cy="1265585"/>
+            <a:off x="35496" y="0"/>
+            <a:ext cx="9092197" cy="1255360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -11922,87 +11867,82 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764639" y="6459786"/>
             <a:ext cx="3617103" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 2" descr="header-iccacc-1"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{594DD1E2-F17D-6DC0-648A-E558A97F0391}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="4763" y="3175"/>
-            <a:ext cx="9139237" cy="1265585"/>
+            <a:off x="35496" y="0"/>
+            <a:ext cx="9092197" cy="1255360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -12757,93 +12697,89 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Retrospect</Template>
   <TotalTime></TotalTime>
-  <Words>458</Words>
+  <Words>495</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>74</Paragraphs>
   <Slides>12</Slides>
   <Notes>3</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="24" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>B Homa</vt:lpstr>
+    <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>B Nazanin</vt:lpstr>
       <vt:lpstr>B Titr</vt:lpstr>
-      <vt:lpstr>B Traffic</vt:lpstr>
       <vt:lpstr>B Yekan</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>IranNastaliq</vt:lpstr>
-      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Retrospect</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>عنوان مقاله(فونت B Titr32) </vt:lpstr>
       <vt:lpstr>مقدمه(بیان مسئله)</vt:lpstr>
       <vt:lpstr>اهداف و یا سؤالات پژوهش</vt:lpstr>
       <vt:lpstr>مبانی نظری</vt:lpstr>
       <vt:lpstr>مرور پیشینه های تجربی</vt:lpstr>
       <vt:lpstr>روش شناسی پژوهش</vt:lpstr>
       <vt:lpstr>یافته های توصیفی</vt:lpstr>
       <vt:lpstr>یافته های استنباطی(فرض)</vt:lpstr>
       <vt:lpstr>جمع بندی یافته‌های پژوهش</vt:lpstr>
       <vt:lpstr>نتيجه گيري و پيشنهادات</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">