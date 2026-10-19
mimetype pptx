--- v1 (2026-08-13)
+++ v2 (2026-10-19)
@@ -202,51 +202,51 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="84380"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="64" d="100"/>
           <a:sy n="64" d="100"/>
         </p:scale>
         <p:origin x="1566" y="48"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
@@ -325,51 +325,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1588" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="1"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E333D6F-078B-4DFC-AAC9-B60B140C5898}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1132,51 +1132,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1342,51 +1342,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1600,51 +1600,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1772,51 +1772,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2109,51 +2109,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2386,51 +2386,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2767,51 +2767,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2887,51 +2887,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3060,51 +3060,51 @@
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
@@ -3416,51 +3416,51 @@
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="349134" y="6459786"/>
             <a:ext cx="1963883" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3600450" y="6459786"/>
             <a:ext cx="3486150" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
@@ -3800,51 +3800,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4124,51 +4124,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822961" y="6459786"/>
             <a:ext cx="1854203" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5C1C6727-7631-4750-B29C-295024836676}" type="datetimeFigureOut">
               <a:rPr lang="fa-IR" smtClean="0"/>
               <a:pPr/>
-              <a:t>18/01/1448</a:t>
+              <a:t>06/05/1448</a:t>
             </a:fld>
             <a:endParaRPr lang="fa-IR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764639" y="6459786"/>
             <a:ext cx="3617103" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4633,95 +4633,95 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -5128,82 +5128,93 @@
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="1026" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C61A62CD-25CC-50F5-FF50-2BF4C2098DDB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C454F9C6-053D-D16A-5A81-EFF28DBEB199}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35496" y="0"/>
-            <a:ext cx="9092197" cy="1255360"/>
+            <a:off x="-2" y="-23"/>
+            <a:ext cx="9144000" cy="1268784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -5285,82 +5296,93 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E3D665E-8FD9-9684-8BA7-4F1BD1ECEAA2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{566952DA-9651-4453-DE28-81F81077701D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35496" y="0"/>
-            <a:ext cx="9092197" cy="1255360"/>
+            <a:off x="-2" y="-23"/>
+            <a:ext cx="9144000" cy="1268784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -5814,82 +5836,93 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37866F48-8E8B-928C-3F95-62C9D0ABE775}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B34D0861-3FBD-B1DD-34CD-F3D7566737E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35496" y="0"/>
-            <a:ext cx="9092197" cy="1255360"/>
+            <a:off x="-2" y="-23"/>
+            <a:ext cx="9144000" cy="1268784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -6481,82 +6514,93 @@
               </a:buClr>
               <a:buSzPct val="68000"/>
               <a:buFont typeface="Wingdings 3"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="fa-IR" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="IranNastaliq" pitchFamily="18" charset="0"/>
                 <a:cs typeface="B Homa" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
               </a:rPr>
               <a:t>با فونت و اشکال زیبا</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4129832D-9012-0E8D-8411-B9C8E5970EF7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{876A8CA4-2E3B-9C52-C762-6AA19B001E6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35496" y="0"/>
-            <a:ext cx="9092197" cy="1255360"/>
+            <a:off x="-2" y="-23"/>
+            <a:ext cx="9144000" cy="1268784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -6718,82 +6762,93 @@
               <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:cs typeface="B Yekan" pitchFamily="2" charset="-78"/>
               </a:rPr>
               <a:t>رشته/مقطع/دانشگاه</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F980B650-137B-B426-88F5-35968A4F6B8D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C31522D-8A44-3D59-E5D3-5F98419704C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35496" y="0"/>
-            <a:ext cx="9092197" cy="1255360"/>
+            <a:off x="-2" y="-23"/>
+            <a:ext cx="9144000" cy="1268784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -6995,82 +7050,93 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8277C045-C1CD-439C-8F1B-A78C191F93C2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0702174E-9279-7CCF-8166-78E01E02E135}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35496" y="0"/>
-            <a:ext cx="9092197" cy="1255360"/>
+            <a:off x="-2" y="-23"/>
+            <a:ext cx="9144000" cy="1268784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -8329,82 +8395,93 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR" dirty="0"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14D4A232-4F71-13E9-25AF-DE027EBB64BB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CDCACBD-5F88-CC4F-2597-1A65F83076AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35496" y="0"/>
-            <a:ext cx="9092197" cy="1255360"/>
+            <a:off x="-2" y="-23"/>
+            <a:ext cx="9144000" cy="1268784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -8910,82 +8987,93 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA50E56F-F10E-0E8F-78A5-47A2915084A9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15CC9FC5-E624-60EB-EDE7-0C484A988033}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35496" y="0"/>
-            <a:ext cx="9092197" cy="1255360"/>
+            <a:off x="-2" y="-23"/>
+            <a:ext cx="9144000" cy="1268784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -9460,82 +9548,93 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48997764-11E1-3357-5F45-2313D0B0A2C8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE74A03C-0014-ABDE-BBEA-49EAE4C6C153}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35496" y="0"/>
-            <a:ext cx="9092197" cy="1255360"/>
+            <a:off x="-2" y="-23"/>
+            <a:ext cx="9144000" cy="1268784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -10445,82 +10544,93 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D41608D5-9756-438B-AD7B-CF50E3838DC9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C45D083-6CA0-F4BA-E9F0-A1F983129E31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35496" y="0"/>
-            <a:ext cx="9092197" cy="1255360"/>
+            <a:off x="-2" y="-23"/>
+            <a:ext cx="9144000" cy="1268784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -11359,82 +11469,93 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F210242A-2915-F62B-BDE0-51674170C871}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0CA9D68-7AB3-10B5-D7BA-E7B113192969}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35496" y="0"/>
-            <a:ext cx="9092197" cy="1255360"/>
+            <a:off x="-2" y="-23"/>
+            <a:ext cx="9144000" cy="1268784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -11867,82 +11988,93 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2764639" y="6459786"/>
             <a:ext cx="3617103" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR"/>
               <a:t>عنوان مقاله، نویسنده(گان)</a:t>
             </a:r>
             <a:endParaRPr lang="fa-IR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{594DD1E2-F17D-6DC0-648A-E558A97F0391}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{807A9334-C245-9DB4-8153-BF1CA7ED41A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="35496" y="0"/>
-            <a:ext cx="9092197" cy="1255360"/>
+            <a:off x="-2" y="-23"/>
+            <a:ext cx="9144000" cy="1268784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
@@ -12712,68 +12844,69 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Retrospect</Template>
   <TotalTime></TotalTime>
   <Words>495</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>74</Paragraphs>
   <Slides>12</Slides>
   <Notes>3</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>B Nazanin</vt:lpstr>
       <vt:lpstr>B Titr</vt:lpstr>
       <vt:lpstr>B Yekan</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>IranNastaliq</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Retrospect</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>عنوان مقاله(فونت B Titr32) </vt:lpstr>
       <vt:lpstr>مقدمه(بیان مسئله)</vt:lpstr>
       <vt:lpstr>اهداف و یا سؤالات پژوهش</vt:lpstr>
       <vt:lpstr>مبانی نظری</vt:lpstr>
       <vt:lpstr>مرور پیشینه های تجربی</vt:lpstr>
       <vt:lpstr>روش شناسی پژوهش</vt:lpstr>
       <vt:lpstr>یافته های توصیفی</vt:lpstr>
       <vt:lpstr>یافته های استنباطی(فرض)</vt:lpstr>
       <vt:lpstr>جمع بندی یافته‌های پژوهش</vt:lpstr>
       <vt:lpstr>نتيجه گيري و پيشنهادات</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>